--- v0 (2026-04-23)
+++ v1 (2026-06-08)
@@ -1,167 +1,206 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="72658622" w14:textId="63E8C055" w:rsidR="000A3079" w:rsidRDefault="000A3079" w:rsidP="000A3079">
+    <w:p w14:paraId="72658622" w14:textId="591B94C2" w:rsidR="000A3079" w:rsidRDefault="000A3079" w:rsidP="000A3079">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Výpis Usnesení Zastupitelstva  obce Valdíkov č.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00382597">
+        <w:t xml:space="preserve">Výpis Usnesení </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>4</w:t>
-      </w:r>
+        <w:t>Zastupitelstva  obce</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>/202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00765DF9">
+        <w:t xml:space="preserve"> Valdíkov č.</w:t>
+      </w:r>
+      <w:r w:rsidR="00382597">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ze dne </w:t>
+        <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="00765DF9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00593426">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> ze dne </w:t>
+      </w:r>
+      <w:r w:rsidR="00765DF9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00116F11">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003C309D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>.202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0099586B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003C309D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="0099586B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD7BE9D" w14:textId="77777777" w:rsidR="000A3079" w:rsidRDefault="000A3079" w:rsidP="000A3079">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Upravená verze z důvodů dodržení zákona č.101/2000Sb, o ochraně osobních údajů. Vypuštěné údaje a přílohy jsou v plném znění k nahlédnutí oprávněným osobám (</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> občané Valdíkova a vlastníci nemovitostí na Kú.  Valdíkov) na Obecním úřadě Valdíkov</w:t>
+        <w:t xml:space="preserve">Upravená verze z důvodů dodržení zákona č.101/2000Sb, o ochraně osobních údajů. Vypuštěné údaje a přílohy jsou v plném znění k nahlédnutí oprávněným osobám </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> občané</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Valdíkova a vlastníci nemovitostí na </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Kú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.  Valdíkov) na Obecním úřadě Valdíkov</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EB8550A" w14:textId="77777777" w:rsidR="000A3079" w:rsidRDefault="000A3079" w:rsidP="000A3079">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Výpis usnesení</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60A34FD3" w14:textId="77777777" w:rsidR="000A3079" w:rsidRDefault="000A3079" w:rsidP="000A3079">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -171,56 +210,65 @@
         </w:rPr>
         <w:t>Zastupitelstvo obce:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="743A40C5" w14:textId="035A3AB4" w:rsidR="000A3079" w:rsidRDefault="000A3079" w:rsidP="000A3079">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>-schvaluje program zasedání zastupitelstva obce, určuje ověřovatele zápisu p.</w:t>
       </w:r>
       <w:r w:rsidR="00510C07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00382597">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ing. Petr Suchánek a Ivan Vejmelka</w:t>
+        <w:t>ing.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00382597">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Petr Suchánek a Ivan Vejmelka</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. Zapisovatele zápisu p. Hortovu Jitku</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678D6DB8" w14:textId="77D34F1C" w:rsidR="00116F11" w:rsidRDefault="000A3079" w:rsidP="000A3079">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>-sc</w:t>
       </w:r>
       <w:r w:rsidR="00E505E9">
         <w:rPr>
@@ -314,103 +362,167 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>-bere na vědomí p</w:t>
       </w:r>
       <w:r w:rsidR="004F6060">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ři</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>pomínky</w:t>
       </w:r>
       <w:r w:rsidR="004F6060">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>, které byly k návrhu Územního plánu Valdíkov uplatněny a souhlasí s jejich vyhodnocením dle textu Odůvodnění územního plánu – části zpracované pořizovatelem , kapitola 7.Vyhodnocení připomínek včetně jeho odůvodnění.</w:t>
+        <w:t xml:space="preserve">, které byly k návrhu Územního plánu Valdíkov uplatněny a souhlasí s jejich vyhodnocením dle textu Odůvodnění územního plánu – části zpracované </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004F6060">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>pořizovatelem ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004F6060">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kapitola 7.Vyhodnocení připomínek včetně jeho odůvodnění.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4954110C" w14:textId="3DACAB3D" w:rsidR="004F6060" w:rsidRDefault="004F6060" w:rsidP="008268C0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">-vydává na základě§ 27 odst.1 písm. d) v souladu s ustanovením § 73  odst. 1 a § 104 odst.2 zákona č. 283/2021 Sb. Stavební zákon, ve znění pozdějších </w:t>
+        <w:t xml:space="preserve">-vydává na základě§ 27 odst.1 písm. d) v souladu s ustanovením § </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>73  odst.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 a § 104 odst.2 zákona č. 283/2021 Sb. Stavební zákon, ve znění pozdějších </w:t>
       </w:r>
       <w:r w:rsidR="0098533B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>předpisů, formou opatření obecné povahy Územní plán Valdíkov</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0259D318" w14:textId="2D4EE8D3" w:rsidR="0098533B" w:rsidRDefault="0098533B" w:rsidP="008268C0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>-schvaluje rozšíření portálu MAPOTIP o 4 balíčky</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE383FF" w14:textId="60B87F23" w:rsidR="0098533B" w:rsidRPr="0098533B" w:rsidRDefault="0098533B" w:rsidP="008268C0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>-schvaluje nákup knih od ing. Milana Wernera , v počtu 5k.</w:t>
+        <w:t xml:space="preserve">-schvaluje nákup knih od </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ing.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Milana </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Wernera ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v počtu 5k.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AEEABF0" w14:textId="77777777" w:rsidR="004F6060" w:rsidRPr="008268C0" w:rsidRDefault="004F6060" w:rsidP="008268C0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64E69219" w14:textId="77777777" w:rsidR="000A3079" w:rsidRDefault="000A3079" w:rsidP="000A3079">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C7FA7DE" w14:textId="77777777" w:rsidR="000A3079" w:rsidRDefault="000A3079" w:rsidP="000A3079">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -696,93 +808,96 @@
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2013532148">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2139639732">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A3079"/>
     <w:rsid w:val="00002DA8"/>
     <w:rsid w:val="00024E89"/>
     <w:rsid w:val="0009388B"/>
     <w:rsid w:val="000A3079"/>
     <w:rsid w:val="000B5DFD"/>
     <w:rsid w:val="0010051A"/>
     <w:rsid w:val="0010337D"/>
     <w:rsid w:val="00111A78"/>
     <w:rsid w:val="00116F11"/>
     <w:rsid w:val="001714A6"/>
     <w:rsid w:val="001A2680"/>
     <w:rsid w:val="00212160"/>
     <w:rsid w:val="002D4B9D"/>
     <w:rsid w:val="002E2BDD"/>
     <w:rsid w:val="002F206A"/>
     <w:rsid w:val="002F29F5"/>
     <w:rsid w:val="00341788"/>
     <w:rsid w:val="00373595"/>
     <w:rsid w:val="00382597"/>
     <w:rsid w:val="003A0A94"/>
+    <w:rsid w:val="003C309D"/>
     <w:rsid w:val="00401023"/>
     <w:rsid w:val="004F6060"/>
     <w:rsid w:val="00510C07"/>
     <w:rsid w:val="0051631D"/>
     <w:rsid w:val="005306E1"/>
     <w:rsid w:val="00593426"/>
     <w:rsid w:val="005C3F27"/>
     <w:rsid w:val="005D002A"/>
     <w:rsid w:val="00662048"/>
     <w:rsid w:val="00685827"/>
+    <w:rsid w:val="00691AF7"/>
     <w:rsid w:val="006B4C4F"/>
     <w:rsid w:val="006D4366"/>
     <w:rsid w:val="006F43A4"/>
     <w:rsid w:val="00711684"/>
     <w:rsid w:val="00765DF9"/>
     <w:rsid w:val="007B17BF"/>
     <w:rsid w:val="007D5B74"/>
     <w:rsid w:val="008268C0"/>
     <w:rsid w:val="008358E5"/>
     <w:rsid w:val="00842C02"/>
     <w:rsid w:val="00892D6F"/>
     <w:rsid w:val="0090141B"/>
     <w:rsid w:val="0091651B"/>
     <w:rsid w:val="0095758D"/>
     <w:rsid w:val="0098533B"/>
     <w:rsid w:val="0099586B"/>
     <w:rsid w:val="00997106"/>
     <w:rsid w:val="009B545D"/>
     <w:rsid w:val="009C2D11"/>
     <w:rsid w:val="009F3DAA"/>
     <w:rsid w:val="009F4AA3"/>
     <w:rsid w:val="00A23E63"/>
     <w:rsid w:val="00AD718E"/>
     <w:rsid w:val="00B07686"/>
     <w:rsid w:val="00B125ED"/>
@@ -1227,50 +1342,51 @@
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000A3079"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
     <w:name w:val="List Paragraph"/>